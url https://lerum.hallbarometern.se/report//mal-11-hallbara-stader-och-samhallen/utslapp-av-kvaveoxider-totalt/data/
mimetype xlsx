--- v1 (2026-08-26)
+++ v2 (2026-10-23)
@@ -2093,80 +2093,80 @@
       </c>
       <c r="B83" t="s">
         <v>7</v>
       </c>
       <c r="C83" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="2">
         <v>33238</v>
       </c>
       <c r="E83" s="3">
         <v>1990</v>
       </c>
       <c r="F83">
         <v>0.158217</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D84" s="2">
         <v>36891</v>
       </c>
       <c r="E84" s="3">
         <v>2000</v>
       </c>
       <c r="F84">
-        <v>0.041582</v>
+        <v>0.154731</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
       <c r="C85" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D85" s="2">
         <v>36891</v>
       </c>
       <c r="E85" s="3">
         <v>2000</v>
       </c>
       <c r="F85">
-        <v>0.154731</v>
+        <v>0.041582</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>7</v>
       </c>
       <c r="C86" t="s">
         <v>17</v>
       </c>
       <c r="D86" s="2">
         <v>38717</v>
       </c>
       <c r="E86" s="3">
         <v>2005</v>
       </c>
       <c r="F86">
         <v>0.159051</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>6</v>
@@ -2293,80 +2293,80 @@
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="2">
         <v>44196</v>
       </c>
       <c r="E93" s="3">
         <v>2020</v>
       </c>
       <c r="F93">
         <v>0.025621</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
         <v>7</v>
       </c>
       <c r="C94" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D94" s="2">
         <v>44561</v>
       </c>
       <c r="E94" s="3">
         <v>2021</v>
       </c>
       <c r="F94">
-        <v>0.024374</v>
+        <v>0.170824</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
         <v>7</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D95" s="2">
         <v>44561</v>
       </c>
       <c r="E95" s="3">
         <v>2021</v>
       </c>
       <c r="F95">
-        <v>0.170824</v>
+        <v>0.024374</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>6</v>
       </c>
       <c r="B96" t="s">
         <v>7</v>
       </c>
       <c r="C96" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="2">
         <v>44926</v>
       </c>
       <c r="E96" s="3">
         <v>2022</v>
       </c>
       <c r="F96">
         <v>0.025360</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>6</v>