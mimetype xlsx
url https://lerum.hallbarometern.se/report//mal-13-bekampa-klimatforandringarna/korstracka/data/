--- v0 (2026-05-21)
+++ v1 (2026-10-25)
@@ -604,171 +604,171 @@
       </c>
       <c r="E9" s="3">
         <v>2012</v>
       </c>
       <c r="F9">
         <v>695</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2">
         <v>41639</v>
       </c>
       <c r="E10" s="3">
         <v>2013</v>
       </c>
       <c r="F10">
-        <v>684.971</v>
+        <v>684.971378</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2">
         <v>42004</v>
       </c>
       <c r="E11" s="3">
         <v>2014</v>
       </c>
       <c r="F11">
-        <v>686.214</v>
+        <v>686.213655</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2">
         <v>42369</v>
       </c>
       <c r="E12" s="3">
         <v>2015</v>
       </c>
       <c r="F12">
-        <v>693.169</v>
+        <v>693.169108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2">
         <v>42735</v>
       </c>
       <c r="E13" s="3">
         <v>2016</v>
       </c>
       <c r="F13">
-        <v>705.268</v>
+        <v>705.267722</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2">
         <v>43100</v>
       </c>
       <c r="E14" s="3">
         <v>2017</v>
       </c>
       <c r="F14">
-        <v>695.729</v>
+        <v>695.728975</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2">
         <v>43465</v>
       </c>
       <c r="E15" s="3">
         <v>2018</v>
       </c>
       <c r="F15">
-        <v>681.669</v>
+        <v>681.669437</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2">
         <v>43830</v>
       </c>
       <c r="E16" s="3">
         <v>2019</v>
       </c>
       <c r="F16">
-        <v>656.304</v>
+        <v>656.303701</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2">
         <v>44196</v>
       </c>
       <c r="E17" s="3">
         <v>2020</v>
       </c>
       <c r="F17">
         <v>626.201111</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
@@ -844,331 +844,331 @@
       </c>
       <c r="E21" s="3">
         <v>2024</v>
       </c>
       <c r="F21">
         <v>646.997224</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="2">
         <v>36525</v>
       </c>
       <c r="E22" s="3">
         <v>1999</v>
       </c>
       <c r="F22">
-        <v>730.286</v>
+        <v>730.285714</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="2">
         <v>36891</v>
       </c>
       <c r="E23" s="3">
         <v>2000</v>
       </c>
       <c r="F23">
-        <v>748.367</v>
+        <v>748.367347</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>38717</v>
       </c>
       <c r="E24" s="3">
         <v>2005</v>
       </c>
       <c r="F24">
-        <v>768.694</v>
+        <v>768.693878</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="2">
         <v>39813</v>
       </c>
       <c r="E25" s="3">
         <v>2008</v>
       </c>
       <c r="F25">
-        <v>787.837</v>
+        <v>787.836735</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="2">
         <v>40178</v>
       </c>
       <c r="E26" s="3">
         <v>2009</v>
       </c>
       <c r="F26">
-        <v>775.061</v>
+        <v>775.061224</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="2">
         <v>40543</v>
       </c>
       <c r="E27" s="3">
         <v>2010</v>
       </c>
       <c r="F27">
-        <v>776.204</v>
+        <v>776.204082</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="2">
         <v>40908</v>
       </c>
       <c r="E28" s="3">
         <v>2011</v>
       </c>
       <c r="F28">
-        <v>782.755</v>
+        <v>782.755102</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="2">
         <v>41274</v>
       </c>
       <c r="E29" s="3">
         <v>2012</v>
       </c>
       <c r="F29">
-        <v>778.796</v>
+        <v>778.795918</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="2">
         <v>41639</v>
       </c>
       <c r="E30" s="3">
         <v>2013</v>
       </c>
       <c r="F30">
-        <v>770.986</v>
+        <v>770.986401</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="2">
         <v>42004</v>
       </c>
       <c r="E31" s="3">
         <v>2014</v>
       </c>
       <c r="F31">
-        <v>776.506</v>
+        <v>776.505958</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="2">
         <v>42369</v>
       </c>
       <c r="E32" s="3">
         <v>2015</v>
       </c>
       <c r="F32">
-        <v>786.358</v>
+        <v>786.357928</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="2">
         <v>42735</v>
       </c>
       <c r="E33" s="3">
         <v>2016</v>
       </c>
       <c r="F33">
-        <v>793.216</v>
+        <v>793.216290</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="2">
         <v>43100</v>
       </c>
       <c r="E34" s="3">
         <v>2017</v>
       </c>
       <c r="F34">
-        <v>797.365</v>
+        <v>797.365478</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="2">
         <v>43465</v>
       </c>
       <c r="E35" s="3">
         <v>2018</v>
       </c>
       <c r="F35">
-        <v>785.07</v>
+        <v>785.070123</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="2">
         <v>43830</v>
       </c>
       <c r="E36" s="3">
         <v>2019</v>
       </c>
       <c r="F36">
-        <v>764.506</v>
+        <v>764.506123</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="2">
         <v>44196</v>
       </c>
       <c r="E37" s="3">
         <v>2020</v>
       </c>
       <c r="F37">
         <v>709.269957</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
@@ -1404,51 +1404,51 @@
       </c>
       <c r="E49" s="3">
         <v>2012</v>
       </c>
       <c r="F49">
         <v>658</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>6</v>
       </c>
       <c r="B50" t="s">
         <v>7</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="2">
         <v>41639</v>
       </c>
       <c r="E50" s="3">
         <v>2013</v>
       </c>
       <c r="F50">
-        <v>651.666</v>
+        <v>651.665604</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="2">
         <v>42004</v>
       </c>
       <c r="E51" s="3">
         <v>2014</v>
       </c>
       <c r="F51">
         <v>655</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>6</v>
@@ -1464,111 +1464,111 @@
       </c>
       <c r="E52" s="3">
         <v>2015</v>
       </c>
       <c r="F52">
         <v>663</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>6</v>
       </c>
       <c r="B53" t="s">
         <v>7</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="2">
         <v>42735</v>
       </c>
       <c r="E53" s="3">
         <v>2016</v>
       </c>
       <c r="F53">
-        <v>673.468</v>
+        <v>673.467659</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>6</v>
       </c>
       <c r="B54" t="s">
         <v>7</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="2">
         <v>43100</v>
       </c>
       <c r="E54" s="3">
         <v>2017</v>
       </c>
       <c r="F54">
-        <v>673.302</v>
+        <v>673.302119</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>6</v>
       </c>
       <c r="B55" t="s">
         <v>7</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="2">
         <v>43465</v>
       </c>
       <c r="E55" s="3">
         <v>2018</v>
       </c>
       <c r="F55">
-        <v>669.818</v>
+        <v>669.817638</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>7</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="2">
         <v>43830</v>
       </c>
       <c r="E56" s="3">
         <v>2019</v>
       </c>
       <c r="F56">
-        <v>650.635</v>
+        <v>650.634623</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>7</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="2">
         <v>44196</v>
       </c>
       <c r="E57" s="3">
         <v>2020</v>
       </c>
       <c r="F57">
         <v>605.327177</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>6</v>
@@ -1644,331 +1644,331 @@
       </c>
       <c r="E61" s="3">
         <v>2024</v>
       </c>
       <c r="F61">
         <v>624.783508</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>7</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="2">
         <v>36525</v>
       </c>
       <c r="E62" s="3">
         <v>1999</v>
       </c>
       <c r="F62">
-        <v>667.698</v>
+        <v>667.697674</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>6</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="2">
         <v>36891</v>
       </c>
       <c r="E63" s="3">
         <v>2000</v>
       </c>
       <c r="F63">
-        <v>678.674</v>
+        <v>678.674419</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>6</v>
       </c>
       <c r="B64" t="s">
         <v>7</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="2">
         <v>38717</v>
       </c>
       <c r="E64" s="3">
         <v>2005</v>
       </c>
       <c r="F64">
-        <v>684.116</v>
+        <v>684.116279</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>6</v>
       </c>
       <c r="B65" t="s">
         <v>7</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="2">
         <v>39813</v>
       </c>
       <c r="E65" s="3">
         <v>2008</v>
       </c>
       <c r="F65">
-        <v>683.86</v>
+        <v>683.860465</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>6</v>
       </c>
       <c r="B66" t="s">
         <v>7</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="2">
         <v>40178</v>
       </c>
       <c r="E66" s="3">
         <v>2009</v>
       </c>
       <c r="F66">
-        <v>668.093</v>
+        <v>668.093023</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>7</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="2">
         <v>40543</v>
       </c>
       <c r="E67" s="3">
         <v>2010</v>
       </c>
       <c r="F67">
-        <v>660.279</v>
+        <v>660.279070</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>6</v>
       </c>
       <c r="B68" t="s">
         <v>7</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="2">
         <v>40908</v>
       </c>
       <c r="E68" s="3">
         <v>2011</v>
       </c>
       <c r="F68">
-        <v>655.186</v>
+        <v>655.186047</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>6</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="2">
         <v>41274</v>
       </c>
       <c r="E69" s="3">
         <v>2012</v>
       </c>
       <c r="F69">
-        <v>645.14</v>
+        <v>645.139535</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="2">
         <v>41639</v>
       </c>
       <c r="E70" s="3">
         <v>2013</v>
       </c>
       <c r="F70">
-        <v>638.061</v>
+        <v>638.061262</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>6</v>
       </c>
       <c r="B71" t="s">
         <v>7</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="2">
         <v>42004</v>
       </c>
       <c r="E71" s="3">
         <v>2014</v>
       </c>
       <c r="F71">
-        <v>643.067</v>
+        <v>643.066851</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>7</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="2">
         <v>42369</v>
       </c>
       <c r="E72" s="3">
         <v>2015</v>
       </c>
       <c r="F72">
-        <v>652.273</v>
+        <v>652.273120</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" t="s">
         <v>7</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="2">
         <v>42735</v>
       </c>
       <c r="E73" s="3">
         <v>2016</v>
       </c>
       <c r="F73">
-        <v>659.96</v>
+        <v>659.960096</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="2">
         <v>43100</v>
       </c>
       <c r="E74" s="3">
         <v>2017</v>
       </c>
       <c r="F74">
-        <v>657.852</v>
+        <v>657.851615</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="2">
         <v>43465</v>
       </c>
       <c r="E75" s="3">
         <v>2018</v>
       </c>
       <c r="F75">
-        <v>649.776</v>
+        <v>649.775687</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="2">
         <v>43830</v>
       </c>
       <c r="E76" s="3">
         <v>2019</v>
       </c>
       <c r="F76">
-        <v>629.671</v>
+        <v>629.670830</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="2">
         <v>44196</v>
       </c>
       <c r="E77" s="3">
         <v>2020</v>
       </c>
       <c r="F77">
         <v>587.514431</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>6</v>