--- v1 (2026-08-11)
+++ v2 (2026-10-03)
@@ -59,54 +59,54 @@
   <si>
     <t>Totalt</t>
   </si>
   <si>
     <t>Industri</t>
   </si>
   <si>
     <t>Transporter</t>
   </si>
   <si>
     <t>Arbetsmaskiner</t>
   </si>
   <si>
     <t>Jordbruk</t>
   </si>
   <si>
     <t>Egen uppvärmning</t>
   </si>
   <si>
     <t>El och fjärrvärme</t>
   </si>
   <si>
     <t>Utrikes transporter</t>
   </si>
   <si>
-    <t>Produktanvändning</t>
+    <t>Avfall</t>
   </si>
   <si>
-    <t>Avfall</t>
+    <t>Produktanvändning</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-MM-dd"/>
     <numFmt numFmtId="165" formatCode="####"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -2062,422 +2062,422 @@
       </c>
       <c r="E81" s="3">
         <v>2024</v>
       </c>
       <c r="F81">
         <v>85.264275</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>7</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="2">
         <v>33238</v>
       </c>
       <c r="E82" s="3">
         <v>1990</v>
       </c>
       <c r="F82">
-        <v>1285.004670</v>
+        <v>4108.454040</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>6</v>
       </c>
       <c r="B83" t="s">
         <v>7</v>
       </c>
       <c r="C83" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="2">
         <v>33238</v>
       </c>
       <c r="E83" s="3">
         <v>1990</v>
       </c>
       <c r="F83">
-        <v>4108.454040</v>
+        <v>1285.004670</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" t="s">
         <v>17</v>
       </c>
       <c r="D84" s="2">
         <v>36891</v>
       </c>
       <c r="E84" s="3">
         <v>2000</v>
       </c>
       <c r="F84">
-        <v>3675.239149</v>
+        <v>4289.738437</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="2">
         <v>36891</v>
       </c>
       <c r="E85" s="3">
         <v>2000</v>
       </c>
       <c r="F85">
-        <v>4289.738437</v>
+        <v>3675.239149</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>7</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="2">
         <v>38717</v>
       </c>
       <c r="E86" s="3">
         <v>2005</v>
       </c>
       <c r="F86">
-        <v>5861.776638</v>
+        <v>3280.610882</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>6</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="2">
         <v>38717</v>
       </c>
       <c r="E87" s="3">
         <v>2005</v>
       </c>
       <c r="F87">
-        <v>3280.610882</v>
+        <v>5861.776638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>6</v>
       </c>
       <c r="B88" t="s">
         <v>7</v>
       </c>
       <c r="C88" t="s">
         <v>17</v>
       </c>
       <c r="D88" s="2">
         <v>40543</v>
       </c>
       <c r="E88" s="3">
         <v>2010</v>
       </c>
       <c r="F88">
-        <v>2736.883311</v>
+        <v>5956.394496</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>6</v>
       </c>
       <c r="B89" t="s">
         <v>7</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89" s="2">
         <v>40543</v>
       </c>
       <c r="E89" s="3">
         <v>2010</v>
       </c>
       <c r="F89">
-        <v>5956.394496</v>
+        <v>2736.883311</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
         <v>7</v>
       </c>
       <c r="C90" t="s">
         <v>17</v>
       </c>
       <c r="D90" s="2">
         <v>42369</v>
       </c>
       <c r="E90" s="3">
         <v>2015</v>
       </c>
       <c r="F90">
-        <v>2294.523399</v>
+        <v>6054.056705</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
         <v>7</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
       <c r="D91" s="2">
         <v>42369</v>
       </c>
       <c r="E91" s="3">
         <v>2015</v>
       </c>
       <c r="F91">
-        <v>6054.056705</v>
+        <v>2294.523399</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>6</v>
       </c>
       <c r="B92" t="s">
         <v>7</v>
       </c>
       <c r="C92" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D92" s="2">
         <v>44196</v>
       </c>
       <c r="E92" s="3">
         <v>2020</v>
       </c>
       <c r="F92">
         <v>2510.850696</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>6</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D93" s="2">
         <v>44196</v>
       </c>
       <c r="E93" s="3">
         <v>2020</v>
       </c>
       <c r="F93">
         <v>5042.458023</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
         <v>7</v>
       </c>
       <c r="C94" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D94" s="2">
         <v>44561</v>
       </c>
       <c r="E94" s="3">
         <v>2021</v>
       </c>
       <c r="F94">
         <v>4144.616432</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
         <v>7</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D95" s="2">
         <v>44561</v>
       </c>
       <c r="E95" s="3">
         <v>2021</v>
       </c>
       <c r="F95">
         <v>2303.574074</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>6</v>
       </c>
       <c r="B96" t="s">
         <v>7</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96" s="2">
         <v>44926</v>
       </c>
       <c r="E96" s="3">
         <v>2022</v>
       </c>
       <c r="F96">
-        <v>2273.894894</v>
+        <v>3973.366680</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
         <v>7</v>
       </c>
       <c r="C97" t="s">
         <v>16</v>
       </c>
       <c r="D97" s="2">
         <v>44926</v>
       </c>
       <c r="E97" s="3">
         <v>2022</v>
       </c>
       <c r="F97">
-        <v>3973.366680</v>
+        <v>2273.894894</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>6</v>
       </c>
       <c r="B98" t="s">
         <v>7</v>
       </c>
       <c r="C98" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D98" s="2">
         <v>45291</v>
       </c>
       <c r="E98" s="3">
         <v>2023</v>
       </c>
       <c r="F98">
         <v>2202.986516</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>6</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D99" s="2">
         <v>45291</v>
       </c>
       <c r="E99" s="3">
         <v>2023</v>
       </c>
       <c r="F99">
         <v>3741.400253</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>6</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D100" s="2">
         <v>45657</v>
       </c>
       <c r="E100" s="3">
         <v>2024</v>
       </c>
       <c r="F100">
         <v>4441.811995</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>6</v>
       </c>
       <c r="B101" t="s">
         <v>7</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D101" s="2">
         <v>45657</v>
       </c>
       <c r="E101" s="3">
         <v>2024</v>
       </c>
       <c r="F101">
         <v>2186.305436</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>GemBox.Spreadsheet</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>