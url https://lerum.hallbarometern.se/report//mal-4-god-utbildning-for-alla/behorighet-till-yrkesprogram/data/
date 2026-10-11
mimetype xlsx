--- v0 (2026-05-23)
+++ v1 (2026-10-11)
@@ -444,291 +444,291 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2">
         <v>36160</v>
       </c>
       <c r="E2" s="3">
         <v>1998</v>
       </c>
       <c r="F2">
-        <v>95.3782</v>
+        <v>95.378151</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2">
         <v>36525</v>
       </c>
       <c r="E3" s="3">
         <v>1999</v>
       </c>
       <c r="F3">
-        <v>89.4958</v>
+        <v>89.495798</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2">
         <v>36891</v>
       </c>
       <c r="E4" s="3">
         <v>2000</v>
       </c>
       <c r="F4">
-        <v>88.1579</v>
+        <v>88.157895</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2">
         <v>37256</v>
       </c>
       <c r="E5" s="3">
         <v>2001</v>
       </c>
       <c r="F5">
-        <v>95.1493</v>
+        <v>95.149254</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2">
         <v>37621</v>
       </c>
       <c r="E6" s="3">
         <v>2002</v>
       </c>
       <c r="F6">
-        <v>92.3077</v>
+        <v>92.307692</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2">
         <v>37986</v>
       </c>
       <c r="E7" s="3">
         <v>2003</v>
       </c>
       <c r="F7">
-        <v>94.1781</v>
+        <v>94.178082</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="2">
         <v>38352</v>
       </c>
       <c r="E8" s="3">
         <v>2004</v>
       </c>
       <c r="F8">
-        <v>93.8462</v>
+        <v>93.846154</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2">
         <v>38717</v>
       </c>
       <c r="E9" s="3">
         <v>2005</v>
       </c>
       <c r="F9">
-        <v>91.5751</v>
+        <v>91.575092</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2">
         <v>39082</v>
       </c>
       <c r="E10" s="3">
         <v>2006</v>
       </c>
       <c r="F10">
-        <v>85.1485</v>
+        <v>85.148515</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2">
         <v>39447</v>
       </c>
       <c r="E11" s="3">
         <v>2007</v>
       </c>
       <c r="F11">
-        <v>91.8994</v>
+        <v>91.899441</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2">
         <v>39813</v>
       </c>
       <c r="E12" s="3">
         <v>2008</v>
       </c>
       <c r="F12">
-        <v>92.0973</v>
+        <v>92.097264</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2">
         <v>40178</v>
       </c>
       <c r="E13" s="3">
         <v>2009</v>
       </c>
       <c r="F13">
-        <v>92.9032</v>
+        <v>92.903226</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2">
         <v>40543</v>
       </c>
       <c r="E14" s="3">
         <v>2010</v>
       </c>
       <c r="F14">
-        <v>90.7534</v>
+        <v>90.753425</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2">
         <v>40908</v>
       </c>
       <c r="E15" s="3">
         <v>2011</v>
       </c>
       <c r="F15">
         <v>95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
@@ -744,171 +744,171 @@
       </c>
       <c r="E16" s="3">
         <v>2012</v>
       </c>
       <c r="F16">
         <v>93.75</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2">
         <v>41639</v>
       </c>
       <c r="E17" s="3">
         <v>2013</v>
       </c>
       <c r="F17">
-        <v>93.3071</v>
+        <v>93.307087</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2">
         <v>42004</v>
       </c>
       <c r="E18" s="3">
         <v>2014</v>
       </c>
       <c r="F18">
-        <v>91.8033</v>
+        <v>91.803279</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2">
         <v>42369</v>
       </c>
       <c r="E19" s="3">
         <v>2015</v>
       </c>
       <c r="F19">
-        <v>89.8039</v>
+        <v>89.803922</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2">
         <v>42735</v>
       </c>
       <c r="E20" s="3">
         <v>2016</v>
       </c>
       <c r="F20">
-        <v>85.3175</v>
+        <v>85.317460</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2">
         <v>43100</v>
       </c>
       <c r="E21" s="3">
         <v>2017</v>
       </c>
       <c r="F21">
-        <v>89.2593</v>
+        <v>89.259259</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2">
         <v>43465</v>
       </c>
       <c r="E22" s="3">
         <v>2018</v>
       </c>
       <c r="F22">
-        <v>86.1017</v>
+        <v>86.101695</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2">
         <v>43830</v>
       </c>
       <c r="E23" s="3">
         <v>2019</v>
       </c>
       <c r="F23">
-        <v>89.0785</v>
+        <v>89.078498</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2">
         <v>44196</v>
       </c>
       <c r="E24" s="3">
         <v>2020</v>
       </c>
       <c r="F24">
         <v>88.145897</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
@@ -1004,471 +1004,471 @@
       </c>
       <c r="E29" s="3">
         <v>2025</v>
       </c>
       <c r="F29">
         <v>87.878787</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="2">
         <v>36160</v>
       </c>
       <c r="E30" s="3">
         <v>1998</v>
       </c>
       <c r="F30">
-        <v>96.5957</v>
+        <v>96.595745</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="2">
         <v>36525</v>
       </c>
       <c r="E31" s="3">
         <v>1999</v>
       </c>
       <c r="F31">
-        <v>98.5507</v>
+        <v>98.550725</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="2">
         <v>36891</v>
       </c>
       <c r="E32" s="3">
         <v>2000</v>
       </c>
       <c r="F32">
-        <v>90.4762</v>
+        <v>90.476190</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="2">
         <v>37256</v>
       </c>
       <c r="E33" s="3">
         <v>2001</v>
       </c>
       <c r="F33">
-        <v>92.1296</v>
+        <v>92.129630</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="2">
         <v>37621</v>
       </c>
       <c r="E34" s="3">
         <v>2002</v>
       </c>
       <c r="F34">
-        <v>93.6759</v>
+        <v>93.675889</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="2">
         <v>37986</v>
       </c>
       <c r="E35" s="3">
         <v>2003</v>
       </c>
       <c r="F35">
-        <v>94.0476</v>
+        <v>94.047619</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="2">
         <v>38352</v>
       </c>
       <c r="E36" s="3">
         <v>2004</v>
       </c>
       <c r="F36">
-        <v>95.4198</v>
+        <v>95.419847</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="2">
         <v>38717</v>
       </c>
       <c r="E37" s="3">
         <v>2005</v>
       </c>
       <c r="F37">
-        <v>92.6045</v>
+        <v>92.604502</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="2">
         <v>39082</v>
       </c>
       <c r="E38" s="3">
         <v>2006</v>
       </c>
       <c r="F38">
-        <v>91.9861</v>
+        <v>91.986063</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="2">
         <v>39447</v>
       </c>
       <c r="E39" s="3">
         <v>2007</v>
       </c>
       <c r="F39">
-        <v>92.8803</v>
+        <v>92.880259</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="2">
         <v>39813</v>
       </c>
       <c r="E40" s="3">
         <v>2008</v>
       </c>
       <c r="F40">
-        <v>94.7183</v>
+        <v>94.718310</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>7</v>
       </c>
       <c r="C41" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="2">
         <v>40178</v>
       </c>
       <c r="E41" s="3">
         <v>2009</v>
       </c>
       <c r="F41">
-        <v>93.5065</v>
+        <v>93.506494</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>7</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="2">
         <v>40543</v>
       </c>
       <c r="E42" s="3">
         <v>2010</v>
       </c>
       <c r="F42">
-        <v>93.5484</v>
+        <v>93.548387</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>7</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="2">
         <v>40908</v>
       </c>
       <c r="E43" s="3">
         <v>2011</v>
       </c>
       <c r="F43">
-        <v>95.2381</v>
+        <v>95.238095</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>7</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="2">
         <v>41274</v>
       </c>
       <c r="E44" s="3">
         <v>2012</v>
       </c>
       <c r="F44">
-        <v>94.6721</v>
+        <v>94.672131</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="2">
         <v>41639</v>
       </c>
       <c r="E45" s="3">
         <v>2013</v>
       </c>
       <c r="F45">
-        <v>96.2343</v>
+        <v>96.234310</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="2">
         <v>42004</v>
       </c>
       <c r="E46" s="3">
         <v>2014</v>
       </c>
       <c r="F46">
-        <v>94.1704</v>
+        <v>94.170404</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="2">
         <v>42369</v>
       </c>
       <c r="E47" s="3">
         <v>2015</v>
       </c>
       <c r="F47">
-        <v>91.9811</v>
+        <v>91.981132</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="2">
         <v>42735</v>
       </c>
       <c r="E48" s="3">
         <v>2016</v>
       </c>
       <c r="F48">
-        <v>91.9831</v>
+        <v>91.983122</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>6</v>
       </c>
       <c r="B49" t="s">
         <v>7</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="2">
         <v>43100</v>
       </c>
       <c r="E49" s="3">
         <v>2017</v>
       </c>
       <c r="F49">
-        <v>89.9194</v>
+        <v>89.919355</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>6</v>
       </c>
       <c r="B50" t="s">
         <v>7</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="2">
         <v>43465</v>
       </c>
       <c r="E50" s="3">
         <v>2018</v>
       </c>
       <c r="F50">
-        <v>92.9078</v>
+        <v>92.907801</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="2">
         <v>43830</v>
       </c>
       <c r="E51" s="3">
         <v>2019</v>
       </c>
       <c r="F51">
-        <v>90.4215</v>
+        <v>90.421456</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>7</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="2">
         <v>44196</v>
       </c>
       <c r="E52" s="3">
         <v>2020</v>
       </c>
       <c r="F52">
         <v>89.310345</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>6</v>
@@ -1564,471 +1564,471 @@
       </c>
       <c r="E57" s="3">
         <v>2025</v>
       </c>
       <c r="F57">
         <v>85.139318</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>6</v>
       </c>
       <c r="B58" t="s">
         <v>7</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="2">
         <v>36160</v>
       </c>
       <c r="E58" s="3">
         <v>1998</v>
       </c>
       <c r="F58">
-        <v>95.9831</v>
+        <v>95.983087</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>6</v>
       </c>
       <c r="B59" t="s">
         <v>7</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="2">
         <v>36525</v>
       </c>
       <c r="E59" s="3">
         <v>1999</v>
       </c>
       <c r="F59">
-        <v>93.7079</v>
+        <v>93.707865</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>6</v>
       </c>
       <c r="B60" t="s">
         <v>7</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="2">
         <v>36891</v>
       </c>
       <c r="E60" s="3">
         <v>2000</v>
       </c>
       <c r="F60">
-        <v>89.2694</v>
+        <v>89.269406</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>6</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="2">
         <v>37256</v>
       </c>
       <c r="E61" s="3">
         <v>2001</v>
       </c>
       <c r="F61">
-        <v>93.8017</v>
+        <v>93.801653</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>7</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="2">
         <v>37621</v>
       </c>
       <c r="E62" s="3">
         <v>2002</v>
       </c>
       <c r="F62">
         <v>93</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>6</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="2">
         <v>37986</v>
       </c>
       <c r="E63" s="3">
         <v>2003</v>
       </c>
       <c r="F63">
-        <v>94.1176</v>
+        <v>94.117647</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>6</v>
       </c>
       <c r="B64" t="s">
         <v>7</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="2">
         <v>38352</v>
       </c>
       <c r="E64" s="3">
         <v>2004</v>
       </c>
       <c r="F64">
-        <v>94.636</v>
+        <v>94.636015</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>6</v>
       </c>
       <c r="B65" t="s">
         <v>7</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="2">
         <v>38717</v>
       </c>
       <c r="E65" s="3">
         <v>2005</v>
       </c>
       <c r="F65">
-        <v>92.1233</v>
+        <v>92.123288</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>6</v>
       </c>
       <c r="B66" t="s">
         <v>7</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="2">
         <v>39082</v>
       </c>
       <c r="E66" s="3">
         <v>2006</v>
       </c>
       <c r="F66">
-        <v>88.4746</v>
+        <v>88.474576</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>7</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="2">
         <v>39447</v>
       </c>
       <c r="E67" s="3">
         <v>2007</v>
       </c>
       <c r="F67">
-        <v>92.3538</v>
+        <v>92.353823</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>6</v>
       </c>
       <c r="B68" t="s">
         <v>7</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="2">
         <v>39813</v>
       </c>
       <c r="E68" s="3">
         <v>2008</v>
       </c>
       <c r="F68">
-        <v>93.3116</v>
+        <v>93.311582</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>6</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="2">
         <v>40178</v>
       </c>
       <c r="E69" s="3">
         <v>2009</v>
       </c>
       <c r="F69">
-        <v>93.2039</v>
+        <v>93.203884</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="2">
         <v>40543</v>
       </c>
       <c r="E70" s="3">
         <v>2010</v>
       </c>
       <c r="F70">
-        <v>92.1191</v>
+        <v>92.119089</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>6</v>
       </c>
       <c r="B71" t="s">
         <v>7</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="2">
         <v>40908</v>
       </c>
       <c r="E71" s="3">
         <v>2011</v>
       </c>
       <c r="F71">
-        <v>95.1219</v>
+        <v>95.121951</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>7</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="2">
         <v>41274</v>
       </c>
       <c r="E72" s="3">
         <v>2012</v>
       </c>
       <c r="F72">
         <v>94.2</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" t="s">
         <v>7</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="2">
         <v>41639</v>
       </c>
       <c r="E73" s="3">
         <v>2013</v>
       </c>
       <c r="F73">
-        <v>94.7262</v>
+        <v>94.726166</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="2">
         <v>42004</v>
       </c>
       <c r="E74" s="3">
         <v>2014</v>
       </c>
       <c r="F74">
-        <v>92.9336</v>
+        <v>92.933619</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="2">
         <v>42369</v>
       </c>
       <c r="E75" s="3">
         <v>2015</v>
       </c>
       <c r="F75">
-        <v>90.7923</v>
+        <v>90.792291</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="2">
         <v>42735</v>
       </c>
       <c r="E76" s="3">
         <v>2016</v>
       </c>
       <c r="F76">
-        <v>88.5481</v>
+        <v>88.548057</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="2">
         <v>43100</v>
       </c>
       <c r="E77" s="3">
         <v>2017</v>
       </c>
       <c r="F77">
-        <v>89.5753</v>
+        <v>89.575290</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>6</v>
       </c>
       <c r="B78" t="s">
         <v>7</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="2">
         <v>43465</v>
       </c>
       <c r="E78" s="3">
         <v>2018</v>
       </c>
       <c r="F78">
-        <v>89.4281</v>
+        <v>89.428076</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="2">
         <v>43830</v>
       </c>
       <c r="E79" s="3">
         <v>2019</v>
       </c>
       <c r="F79">
-        <v>89.7112</v>
+        <v>89.711191</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" t="s">
         <v>7</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="2">
         <v>44196</v>
       </c>
       <c r="E80" s="3">
         <v>2020</v>
       </c>
       <c r="F80">
         <v>88.691438</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>6</v>
@@ -2544,51 +2544,51 @@
       </c>
       <c r="E106" s="3">
         <v>2018</v>
       </c>
       <c r="F106">
         <v>84.4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>6</v>
       </c>
       <c r="B107" t="s">
         <v>7</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="2">
         <v>43830</v>
       </c>
       <c r="E107" s="3">
         <v>2019</v>
       </c>
       <c r="F107">
-        <v>84.7092</v>
+        <v>84.7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>6</v>
       </c>
       <c r="B108" t="s">
         <v>7</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="2">
         <v>44196</v>
       </c>
       <c r="E108" s="3">
         <v>2020</v>
       </c>
       <c r="F108">
         <v>85.952427</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>6</v>