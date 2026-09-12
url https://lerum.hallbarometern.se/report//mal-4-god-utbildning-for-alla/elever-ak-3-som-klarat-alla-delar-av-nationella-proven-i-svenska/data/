--- v0 (2026-05-26)
+++ v1 (2026-09-12)
@@ -724,231 +724,231 @@
       </c>
       <c r="E15" s="3">
         <v>2025</v>
       </c>
       <c r="F15">
         <v>71.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="2">
         <v>40543</v>
       </c>
       <c r="E16" s="3">
         <v>2010</v>
       </c>
       <c r="F16">
-        <v>75.6551</v>
+        <v>75.655102</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="2">
         <v>40908</v>
       </c>
       <c r="E17" s="3">
         <v>2011</v>
       </c>
       <c r="F17">
-        <v>72.6184</v>
+        <v>72.618367</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="2">
         <v>41274</v>
       </c>
       <c r="E18" s="3">
         <v>2012</v>
       </c>
       <c r="F18">
-        <v>68.3224</v>
+        <v>68.322449</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="2">
         <v>41639</v>
       </c>
       <c r="E19" s="3">
         <v>2013</v>
       </c>
       <c r="F19">
-        <v>74.3694</v>
+        <v>74.369388</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="2">
         <v>42004</v>
       </c>
       <c r="E20" s="3">
         <v>2014</v>
       </c>
       <c r="F20">
-        <v>73.6082</v>
+        <v>73.608163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="2">
         <v>42369</v>
       </c>
       <c r="E21" s="3">
         <v>2015</v>
       </c>
       <c r="F21">
         <v>74.9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="2">
         <v>42735</v>
       </c>
       <c r="E22" s="3">
         <v>2016</v>
       </c>
       <c r="F22">
-        <v>76.8878</v>
+        <v>76.887755</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="2">
         <v>43100</v>
       </c>
       <c r="E23" s="3">
         <v>2017</v>
       </c>
       <c r="F23">
-        <v>75.8571</v>
+        <v>75.857143</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>43465</v>
       </c>
       <c r="E24" s="3">
         <v>2018</v>
       </c>
       <c r="F24">
-        <v>71.5469</v>
+        <v>71.546939</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="2">
         <v>43830</v>
       </c>
       <c r="E25" s="3">
         <v>2019</v>
       </c>
       <c r="F25">
-        <v>75.9327</v>
+        <v>75.932653</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="2">
         <v>44926</v>
       </c>
       <c r="E26" s="3">
         <v>2022</v>
       </c>
       <c r="F26">
         <v>68.828571</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>
@@ -1164,231 +1164,231 @@
       </c>
       <c r="E37" s="3">
         <v>2025</v>
       </c>
       <c r="F37">
         <v>69.8</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="2">
         <v>40543</v>
       </c>
       <c r="E38" s="3">
         <v>2010</v>
       </c>
       <c r="F38">
-        <v>76.4744</v>
+        <v>76.474419</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="2">
         <v>40908</v>
       </c>
       <c r="E39" s="3">
         <v>2011</v>
       </c>
       <c r="F39">
-        <v>74.5954</v>
+        <v>74.595349</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="2">
         <v>41274</v>
       </c>
       <c r="E40" s="3">
         <v>2012</v>
       </c>
       <c r="F40">
-        <v>72.3488</v>
+        <v>72.348837</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>7</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="2">
         <v>41639</v>
       </c>
       <c r="E41" s="3">
         <v>2013</v>
       </c>
       <c r="F41">
-        <v>76.2442</v>
+        <v>76.244186</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>7</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="2">
         <v>42004</v>
       </c>
       <c r="E42" s="3">
         <v>2014</v>
       </c>
       <c r="F42">
-        <v>75.4302</v>
+        <v>75.430233</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>7</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="2">
         <v>42369</v>
       </c>
       <c r="E43" s="3">
         <v>2015</v>
       </c>
       <c r="F43">
-        <v>77.9535</v>
+        <v>77.953488</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>7</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="2">
         <v>42735</v>
       </c>
       <c r="E44" s="3">
         <v>2016</v>
       </c>
       <c r="F44">
-        <v>79.6488</v>
+        <v>79.648837</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="2">
         <v>43100</v>
       </c>
       <c r="E45" s="3">
         <v>2017</v>
       </c>
       <c r="F45">
-        <v>78.6837</v>
+        <v>78.683721</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="2">
         <v>43465</v>
       </c>
       <c r="E46" s="3">
         <v>2018</v>
       </c>
       <c r="F46">
-        <v>76.614</v>
+        <v>76.613953</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="2">
         <v>43830</v>
       </c>
       <c r="E47" s="3">
         <v>2019</v>
       </c>
       <c r="F47">
-        <v>78.9884</v>
+        <v>78.988372</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
         <v>44926</v>
       </c>
       <c r="E48" s="3">
         <v>2022</v>
       </c>
       <c r="F48">
         <v>74.509302</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>6</v>