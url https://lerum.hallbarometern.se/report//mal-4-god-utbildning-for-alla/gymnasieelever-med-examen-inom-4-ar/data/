--- v0 (2026-05-02)
+++ v1 (2026-11-06)
@@ -444,131 +444,131 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2">
         <v>42369</v>
       </c>
       <c r="E2" s="3">
         <v>2015</v>
       </c>
       <c r="F2">
-        <v>77.9783</v>
+        <v>77.978339</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2">
         <v>42735</v>
       </c>
       <c r="E3" s="3">
         <v>2016</v>
       </c>
       <c r="F3">
-        <v>72.3636</v>
+        <v>72.363636</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2">
         <v>43100</v>
       </c>
       <c r="E4" s="3">
         <v>2017</v>
       </c>
       <c r="F4">
-        <v>70.8661</v>
+        <v>70.866142</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2">
         <v>43465</v>
       </c>
       <c r="E5" s="3">
         <v>2018</v>
       </c>
       <c r="F5">
-        <v>74.1036</v>
+        <v>74.103586</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2">
         <v>43830</v>
       </c>
       <c r="E6" s="3">
         <v>2019</v>
       </c>
       <c r="F6">
-        <v>75.9843</v>
+        <v>75.984252</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2">
         <v>44196</v>
       </c>
       <c r="E7" s="3">
         <v>2020</v>
       </c>
       <c r="F7">
         <v>69.379845</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>6</v>
@@ -664,131 +664,131 @@
       </c>
       <c r="E12" s="3">
         <v>2025</v>
       </c>
       <c r="F12">
         <v>74.157303</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="2">
         <v>42369</v>
       </c>
       <c r="E13" s="3">
         <v>2015</v>
       </c>
       <c r="F13">
-        <v>75.4386</v>
+        <v>75.438596</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="2">
         <v>42735</v>
       </c>
       <c r="E14" s="3">
         <v>2016</v>
       </c>
       <c r="F14">
-        <v>80.4688</v>
+        <v>80.46875</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="2">
         <v>43100</v>
       </c>
       <c r="E15" s="3">
         <v>2017</v>
       </c>
       <c r="F15">
-        <v>79.7521</v>
+        <v>79.752066</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="2">
         <v>43465</v>
       </c>
       <c r="E16" s="3">
         <v>2018</v>
       </c>
       <c r="F16">
-        <v>78.7611</v>
+        <v>78.761062</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="2">
         <v>43830</v>
       </c>
       <c r="E17" s="3">
         <v>2019</v>
       </c>
       <c r="F17">
-        <v>76.4151</v>
+        <v>76.415094</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="2">
         <v>44196</v>
       </c>
       <c r="E18" s="3">
         <v>2020</v>
       </c>
       <c r="F18">
         <v>77.68595</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
@@ -864,151 +864,151 @@
       </c>
       <c r="E22" s="3">
         <v>2024</v>
       </c>
       <c r="F22">
         <v>83.453237</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="2">
         <v>46022</v>
       </c>
       <c r="E23" s="3">
         <v>2025</v>
       </c>
       <c r="F23">
-        <v>79.552715</v>
+        <v>79.552716</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="2">
         <v>42369</v>
       </c>
       <c r="E24" s="3">
         <v>2015</v>
       </c>
       <c r="F24">
-        <v>76.6904</v>
+        <v>76.690391</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="2">
         <v>42735</v>
       </c>
       <c r="E25" s="3">
         <v>2016</v>
       </c>
       <c r="F25">
-        <v>76.2712</v>
+        <v>76.271186</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="2">
         <v>43100</v>
       </c>
       <c r="E26" s="3">
         <v>2017</v>
       </c>
       <c r="F26">
-        <v>75.2016</v>
+        <v>75.201613</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="2">
         <v>43465</v>
       </c>
       <c r="E27" s="3">
         <v>2018</v>
       </c>
       <c r="F27">
-        <v>76.3103</v>
+        <v>76.310273</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="2">
         <v>43830</v>
       </c>
       <c r="E28" s="3">
         <v>2019</v>
       </c>
       <c r="F28">
-        <v>76.1803</v>
+        <v>76.180258</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="2">
         <v>44196</v>
       </c>
       <c r="E29" s="3">
         <v>2020</v>
       </c>
       <c r="F29">
         <v>73.4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>6</v>
@@ -1104,131 +1104,131 @@
       </c>
       <c r="E34" s="3">
         <v>2025</v>
       </c>
       <c r="F34">
         <v>76.681614</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="2">
         <v>42369</v>
       </c>
       <c r="E35" s="3">
         <v>2015</v>
       </c>
       <c r="F35">
-        <v>69.295</v>
+        <v>69.294998</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="2">
         <v>42735</v>
       </c>
       <c r="E36" s="3">
         <v>2016</v>
       </c>
       <c r="F36">
-        <v>70.8308</v>
+        <v>70.830757</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="2">
         <v>43100</v>
       </c>
       <c r="E37" s="3">
         <v>2017</v>
       </c>
       <c r="F37">
-        <v>70.9128</v>
+        <v>70.912811</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="2">
         <v>43465</v>
       </c>
       <c r="E38" s="3">
         <v>2018</v>
       </c>
       <c r="F38">
-        <v>71.474</v>
+        <v>71.47401</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="2">
         <v>43830</v>
       </c>
       <c r="E39" s="3">
         <v>2019</v>
       </c>
       <c r="F39">
-        <v>71.1738</v>
+        <v>71.173812</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="2">
         <v>44196</v>
       </c>
       <c r="E40" s="3">
         <v>2020</v>
       </c>
       <c r="F40">
         <v>71.332532</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>6</v>
@@ -1304,51 +1304,51 @@
       </c>
       <c r="E44" s="3">
         <v>2024</v>
       </c>
       <c r="F44">
         <v>74.204901</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="2">
         <v>46022</v>
       </c>
       <c r="E45" s="3">
         <v>2025</v>
       </c>
       <c r="F45">
-        <v>74.754243</v>
+        <v>74.754244</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>GemBox.Spreadsheet</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>