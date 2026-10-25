--- v0 (2026-05-21)
+++ v1 (2026-10-25)
@@ -444,51 +444,51 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2">
         <v>43830</v>
       </c>
       <c r="E2" s="3">
         <v>2019</v>
       </c>
       <c r="F2">
-        <v>12.7678</v>
+        <v>12.767781</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2">
         <v>44196</v>
       </c>
       <c r="E3" s="3">
         <v>2020</v>
       </c>
       <c r="F3">
         <v>11.8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
@@ -584,51 +584,51 @@
       </c>
       <c r="E8" s="3">
         <v>2025</v>
       </c>
       <c r="F8">
         <v>10.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="2">
         <v>43830</v>
       </c>
       <c r="E9" s="3">
         <v>2019</v>
       </c>
       <c r="F9">
-        <v>15.5902</v>
+        <v>14.497026</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="2">
         <v>44196</v>
       </c>
       <c r="E10" s="3">
         <v>2020</v>
       </c>
       <c r="F10">
         <v>11.806383</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>6</v>
@@ -724,51 +724,51 @@
       </c>
       <c r="E15" s="3">
         <v>2025</v>
       </c>
       <c r="F15">
         <v>13.181633</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2">
         <v>43830</v>
       </c>
       <c r="E16" s="3">
         <v>2019</v>
       </c>
       <c r="F16">
-        <v>14.3386</v>
+        <v>14.338611</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="2">
         <v>44196</v>
       </c>
       <c r="E17" s="3">
         <v>2020</v>
       </c>
       <c r="F17">
         <v>12.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
@@ -864,51 +864,51 @@
       </c>
       <c r="E22" s="3">
         <v>2025</v>
       </c>
       <c r="F22">
         <v>12.6</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="2">
         <v>43830</v>
       </c>
       <c r="E23" s="3">
         <v>2019</v>
       </c>
       <c r="F23">
-        <v>14.3954</v>
+        <v>14.395361</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2">
         <v>44196</v>
       </c>
       <c r="E24" s="3">
         <v>2020</v>
       </c>
       <c r="F24">
         <v>12.581395</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>