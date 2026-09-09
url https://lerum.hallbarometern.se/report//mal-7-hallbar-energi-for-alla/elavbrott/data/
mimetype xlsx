--- v0 (2026-05-14)
+++ v1 (2026-09-09)
@@ -444,111 +444,111 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2">
         <v>42735</v>
       </c>
       <c r="E2" s="3">
         <v>2016</v>
       </c>
       <c r="F2">
-        <v>59.9679</v>
+        <v>59.967936</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2">
         <v>43100</v>
       </c>
       <c r="E3" s="3">
         <v>2017</v>
       </c>
       <c r="F3">
         <v>125.895</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2">
         <v>43465</v>
       </c>
       <c r="E4" s="3">
         <v>2018</v>
       </c>
       <c r="F4">
-        <v>28.6056</v>
+        <v>28.605632</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2">
         <v>43830</v>
       </c>
       <c r="E5" s="3">
         <v>2019</v>
       </c>
       <c r="F5">
-        <v>64.0315</v>
+        <v>64.031490</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2">
         <v>44196</v>
       </c>
       <c r="E6" s="3">
         <v>2020</v>
       </c>
       <c r="F6">
         <v>62.427690</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>
@@ -624,111 +624,111 @@
       </c>
       <c r="E10" s="3">
         <v>2024</v>
       </c>
       <c r="F10">
         <v>15.748672</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="2">
         <v>42735</v>
       </c>
       <c r="E11" s="3">
         <v>2016</v>
       </c>
       <c r="F11">
-        <v>83.2621</v>
+        <v>83.262058</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="2">
         <v>43100</v>
       </c>
       <c r="E12" s="3">
         <v>2017</v>
       </c>
       <c r="F12">
-        <v>76.0316</v>
+        <v>76.031612</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="2">
         <v>43465</v>
       </c>
       <c r="E13" s="3">
         <v>2018</v>
       </c>
       <c r="F13">
-        <v>96.5843</v>
+        <v>96.584328</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="2">
         <v>43830</v>
       </c>
       <c r="E14" s="3">
         <v>2019</v>
       </c>
       <c r="F14">
-        <v>103.876</v>
+        <v>103.875553</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="2">
         <v>44196</v>
       </c>
       <c r="E15" s="3">
         <v>2020</v>
       </c>
       <c r="F15">
         <v>95.559099</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
@@ -824,71 +824,71 @@
       </c>
       <c r="E20" s="3">
         <v>2017</v>
       </c>
       <c r="F20">
         <v>80.999</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="2">
         <v>43465</v>
       </c>
       <c r="E21" s="3">
         <v>2018</v>
       </c>
       <c r="F21">
-        <v>113.527</v>
+        <v>113.526926</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="2">
         <v>43830</v>
       </c>
       <c r="E22" s="3">
         <v>2019</v>
       </c>
       <c r="F22">
-        <v>155.993</v>
+        <v>155.993475</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="2">
         <v>44196</v>
       </c>
       <c r="E23" s="3">
         <v>2020</v>
       </c>
       <c r="F23">
         <v>93.447338</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
@@ -964,111 +964,111 @@
       </c>
       <c r="E27" s="3">
         <v>2024</v>
       </c>
       <c r="F27">
         <v>84.97</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="2">
         <v>42735</v>
       </c>
       <c r="E28" s="3">
         <v>2016</v>
       </c>
       <c r="F28">
-        <v>85.974</v>
+        <v>85.973994</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="2">
         <v>43100</v>
       </c>
       <c r="E29" s="3">
         <v>2017</v>
       </c>
       <c r="F29">
-        <v>94.5068</v>
+        <v>94.506791</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="2">
         <v>43465</v>
       </c>
       <c r="E30" s="3">
         <v>2018</v>
       </c>
       <c r="F30">
-        <v>96.4841</v>
+        <v>96.484133</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="2">
         <v>43830</v>
       </c>
       <c r="E31" s="3">
         <v>2019</v>
       </c>
       <c r="F31">
-        <v>177.214</v>
+        <v>177.214122</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="2">
         <v>44196</v>
       </c>
       <c r="E32" s="3">
         <v>2020</v>
       </c>
       <c r="F32">
         <v>97.307244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>6</v>